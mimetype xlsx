--- v4 (2026-08-11)
+++ v5 (2026-09-26)
@@ -568,31170 +568,51 @@
       <x:c r="A3" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I3" s="5" t="str">
-        <x:v>1353</x:v>
-[...31118 lines deleted...]
-        <x:v>Instructional Technology</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A3:G3" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:phoneticPr fontId="2" type="noConversion"/>
   <x:pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <x:pageSetup orientation="portrait" r:id="rId1"/>
   <x:headerFooter alignWithMargins="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>